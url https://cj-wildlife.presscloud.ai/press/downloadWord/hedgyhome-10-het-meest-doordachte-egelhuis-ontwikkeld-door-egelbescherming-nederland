--- v1 (2026-02-04)
+++ v2 (2026-06-29)
@@ -136,51 +136,51 @@
         <w:t xml:space="preserve">About: CJ Wildlife</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CJ Wildlife has been specialising in bird protection and biodiversity for over 35 years. We produce our products in-house and have our own production facilities across Europe. CJ Wildlife collaborates closely with esteemed green partners such as the National Trust and NABU in Germany. Our partners provide valuable advice on the development of innovative nest boxes and feeding systems, ensuring the preservation of biodiversity for our feathered friends.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">View the full press release including more photos and videos in our Newsroom.</w:t>
+        <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>