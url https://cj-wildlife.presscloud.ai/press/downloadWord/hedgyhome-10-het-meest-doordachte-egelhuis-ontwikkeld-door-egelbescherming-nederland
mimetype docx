--- v2 (2026-06-29)
+++ v3 (2026-08-14)
@@ -160,75 +160,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>